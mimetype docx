--- v0 (2026-07-08)
+++ v1 (2026-11-08)
@@ -5,51 +5,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="00000001" w14:textId="77777777" w:rsidR="00496CE2" w:rsidRDefault="00496CE2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="00496CE2" w:rsidRDefault="00496CE2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
@@ -185,90 +185,77 @@
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Por voluntad propia, he decidido someter el texto mencionado al proceso de evaluación y probable publicación en la </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:tag w:val="goog_rdk_0"/>
           <w:id w:val="-1759646472"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent/>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>revista</w:t>
       </w:r>
       <w:r w:rsidR="00B159BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Poligramas</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, y asumo el compromiso de no enviarlo simultáneamente a ningún otro medio de publicación, mientras el proceso de evaluación se resuelva en la revista.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00000008" w14:textId="77777777" w:rsidR="00496CE2" w:rsidRDefault="00496CE2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -343,90 +330,77 @@
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">En caso de que el texto resulte aprobado, cederé los derechos patrimoniales y de publicación a la </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:tag w:val="goog_rdk_1"/>
           <w:id w:val="203433721"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent/>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>revista</w:t>
       </w:r>
       <w:r w:rsidR="00B159BD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Poligramas</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00B159BD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y a la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -508,50 +482,51 @@
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Además, hago constar que he leído y acepto las políticas editoriales de la revista declaradas en su </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:tag w:val="goog_rdk_2"/>
           <w:id w:val="1002444901"/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent/>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sitio web</w:t>
       </w:r>
       <w:r w:rsidR="00B159BD">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00B159BD" w:rsidRPr="00B159BD">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
@@ -865,59 +840,57 @@
             <w:tcW w:w="10065" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0000001C" w14:textId="29F3672B" w:rsidR="00496CE2" w:rsidRDefault="00DF0D87">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Para garantizar la transparencia en las publicaciones de la revista </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="007B25BC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Poligramas</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>, la siguiente información se incorporará en el manuscrito en caso de que este sea aprobado.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00496CE2" w14:paraId="23BD8C14" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0000001E" w14:textId="77777777" w:rsidR="00496CE2" w:rsidRDefault="00DF0D87">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="center"/>
@@ -1346,68 +1319,68 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="0000002A" w14:textId="77777777" w:rsidR="00496CE2" w:rsidRDefault="00DF0D87">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Indique los roles que mejor representen sus contribuciones en la investigación, escritura y revisión de su manuscrito, de acuerdo con la taxonomía que establece CRedIT y que se puede consultar en el siguiente enlace:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0000002B" w14:textId="77777777" w:rsidR="00496CE2" w:rsidRDefault="00DF0D87">
+          <w:p w14:paraId="0000002B" w14:textId="77777777" w:rsidR="00496CE2" w:rsidRDefault="00956D59">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId9">
-              <w:r>
+              <w:r w:rsidR="00DF0D87">
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>https://credit.niso.org/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0000002C" w14:textId="77777777" w:rsidR="00496CE2" w:rsidRDefault="00496CE2">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
@@ -1808,67 +1781,51 @@
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Declaración de uso de inteligencia artificial</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0000003D" w14:textId="77777777" w:rsidR="00496CE2" w:rsidRDefault="00DF0D87">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indique si utilizó alguna herramienta de inteligencia artificial generativa (como </w:t>
-[...15 lines deleted...]
-              <w:t>) en la elaboración del artículo y responda los siguientes puntos</w:t>
+              <w:t>Indique si utilizó alguna herramienta de inteligencia artificial generativa (como ChatGPT) en la elaboración del artículo y responda los siguientes puntos</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0000003E" w14:textId="77777777" w:rsidR="00496CE2" w:rsidRDefault="00DF0D87">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
@@ -1950,67 +1907,51 @@
           </w:p>
           <w:p w14:paraId="00000041" w14:textId="77777777" w:rsidR="00496CE2" w:rsidRDefault="00DF0D87">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>En qué fase de la investigación se utilizó (</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">.: Conceptualización/Planificación, Ejecución/Técnica o Evaluación/Análisis). </w:t>
+              <w:t xml:space="preserve">En qué fase de la investigación se utilizó (e.g.: Conceptualización/Planificación, Ejecución/Técnica o Evaluación/Análisis). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00000042" w14:textId="77777777" w:rsidR="00496CE2" w:rsidRDefault="00DF0D87">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2159,79 +2100,51 @@
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.oux0wohqic8p" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="00000049" w14:textId="77777777" w:rsidR="00496CE2" w:rsidRDefault="00DF0D87">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Agradecemos su colaboración con el diligenciamiento de los siguientes datos, los cuales son fundamentales para completar nuestra base de datos. Además, esta información es necesaria para el registro de los autores (en caso de que se publique el manuscrito) en el sistema de Indexación Nacional </w:t>
-[...27 lines deleted...]
-        <w:t>) de Colombia.</w:t>
+        <w:t>Agradecemos su colaboración con el diligenciamiento de los siguientes datos, los cuales son fundamentales para completar nuestra base de datos. Además, esta información es necesaria para el registro de los autores (en caso de que se publique el manuscrito) en el sistema de Indexación Nacional Publindex, del Ministerio de Ciencia, Tecnología e Innovación (Minciencias) de Colombia.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0000004A" w14:textId="77777777" w:rsidR="00496CE2" w:rsidRDefault="00496CE2">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="1"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -2356,51 +2269,50 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Filiación institucional</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00000050" w14:textId="77777777" w:rsidR="00496CE2" w:rsidRDefault="00DF0D87">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>(en caso de contar con más de una filiación, solo indique la principal)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00000051" w14:textId="77777777" w:rsidR="00496CE2" w:rsidRDefault="00496CE2">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2408,50 +2320,51 @@
       </w:tr>
       <w:tr w:rsidR="00496CE2" w14:paraId="480468E0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4704" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00000052" w14:textId="77777777" w:rsidR="00496CE2" w:rsidRDefault="00DF0D87">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Fecha de ingreso a la filiación institucional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5503" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00000053" w14:textId="77777777" w:rsidR="00496CE2" w:rsidRDefault="00496CE2">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -2666,67 +2579,51 @@
           <w:trHeight w:val="173"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4704" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0000005C" w14:textId="77777777" w:rsidR="00496CE2" w:rsidRDefault="00DF0D87">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enlace </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> actualizado </w:t>
+              <w:t xml:space="preserve">Enlace CvLAC actualizado </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0000005D" w14:textId="77777777" w:rsidR="00496CE2" w:rsidRDefault="00DF0D87">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>(solo para autores colombianos)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2966,135 +2863,135 @@
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00496CE2">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12242" w:h="15842"/>
       <w:pgMar w:top="567" w:right="1701" w:bottom="567" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="702C4651" w14:textId="77777777" w:rsidR="00B831E6" w:rsidRDefault="00B831E6">
+    <w:p w14:paraId="77DDA56C" w14:textId="77777777" w:rsidR="00956D59" w:rsidRDefault="00956D59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2632558E" w14:textId="77777777" w:rsidR="00B831E6" w:rsidRDefault="00B831E6">
+    <w:p w14:paraId="2255D3C9" w14:textId="77777777" w:rsidR="00956D59" w:rsidRDefault="00956D59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{D000D2FD-444A-4F8F-BD21-5857F0FFFFA1}"/>
-[...1 lines deleted...]
-    <w:embedBoldItalic r:id="rId3" w:fontKey="{21352843-80BD-4966-904F-2A93BF954943}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{BA9F72BF-1FE8-492D-8F7B-00E7419EBC39}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{F0A8AF09-9478-4786-A013-404654705DE2}"/>
+    <w:embedBoldItalic r:id="rId3" w:fontKey="{6ABE970C-3CCD-4C91-9899-7FB43699E13D}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:fontKey="{494E4717-A180-4990-86CB-A459EEF384A9}"/>
+    <w:embedRegular r:id="rId4" w:fontKey="{36ED3408-A3DB-4473-B666-198F051404C0}"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-    <w:embedItalic r:id="rId5" w:fontKey="{FFCDDA79-76AF-4E64-A85A-4506B9927A4B}"/>
+    <w:embedItalic r:id="rId5" w:fontKey="{452A64B3-B8C0-482C-9FD7-0FC377A0CD9E}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{06F15F91-8F88-497D-ABD7-6D380ED9A928}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{73C1927D-11B3-4F2C-A6DD-0DADB8C280B2}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0000006F" w14:textId="77777777" w:rsidR="00496CE2" w:rsidRDefault="00496CE2">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="00000070" w14:textId="4182D764" w:rsidR="00496CE2" w:rsidRPr="0048207C" w:rsidRDefault="00DF0D87">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
@@ -3213,63 +3110,63 @@
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79EB3C12" w14:textId="77777777" w:rsidR="00B831E6" w:rsidRDefault="00B831E6">
+    <w:p w14:paraId="4A62E15B" w14:textId="77777777" w:rsidR="00956D59" w:rsidRDefault="00956D59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E8EC206" w14:textId="77777777" w:rsidR="00B831E6" w:rsidRDefault="00B831E6">
+    <w:p w14:paraId="2A4EEEB6" w14:textId="77777777" w:rsidR="00956D59" w:rsidRDefault="00956D59">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="00000068" w14:textId="77777777" w:rsidR="00496CE2" w:rsidRDefault="00DF0D87">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3406,52 +3303,52 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Todo contenido generado por IA debe ser supervisado, editado y validado por los autores. La responsabilidad del contenido recae exclusivamente en los firmantes.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0000006D" w14:textId="384681BF" w:rsidR="00496CE2" w:rsidRDefault="00B159BD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="0000006D" w14:textId="6732D7BB" w:rsidR="00496CE2" w:rsidRDefault="00B159BD">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03EC4239" wp14:editId="059E08F2">
@@ -3503,124 +3400,76 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1524000" cy="296545"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00DF0D87">
-[...46 lines deleted...]
-    </w:r>
   </w:p>
   <w:p w14:paraId="0000006E" w14:textId="77777777" w:rsidR="00496CE2" w:rsidRDefault="00496CE2">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1AA73683"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="03CCF4C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3690,128 +3539,130 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="970329538">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00496CE2"/>
     <w:rsid w:val="002946A7"/>
+    <w:rsid w:val="003352D2"/>
     <w:rsid w:val="003711E7"/>
     <w:rsid w:val="0048207C"/>
     <w:rsid w:val="00496CE2"/>
     <w:rsid w:val="00670786"/>
     <w:rsid w:val="007B25BC"/>
+    <w:rsid w:val="00956D59"/>
     <w:rsid w:val="00B159BD"/>
     <w:rsid w:val="00B831E6"/>
     <w:rsid w:val="00B87D29"/>
     <w:rsid w:val="00C42033"/>
     <w:rsid w:val="00DF0D87"/>
     <w:rsid w:val="00E31030"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0AC2B335"/>
   <w15:docId w15:val="{D47C21D8-C280-4340-A597-D16528A07E7A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CO" w:eastAsia="es-CO" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4293,50 +4144,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="TableNormal"/>
@@ -4812,79 +4664,79 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B87D29"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="911937424">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poligramas.univalle.edu.co/index.php/poligramas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poligramas.univalle.edu.co/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://poligramas.univalle.edu.co/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5151,68 +5003,68 @@
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7miCkumi7CbxtGglHu55q+Vnd37NyQ==">CgMxLjAaJwoBMBIiCiAIBCocCgtBQUFCdHdZYzh1QRAIGgtBQUFCdHdZYzh1QRonCgExEiIKIAgEKhwKC0FBQUJ0d1ljOHQ4EAgaC0FBQUJ0d1ljOHQ4GicKATISIgogCAQqHAoLQUFBQnR3WWM4dUUQCBoLQUFBQnR3WWM4dUUi0AIKC0FBQUJ0d1ljOHQ4Eq4CCgtBQUFCdHdZYzh0OBILQUFBQnR3WWM4dDgaKQoJdGV4dC9odG1sEhxJbmNsdWlyIG5vbWJyZSBkZSBsYSByZXZpc3RhIioKCnRleHQvcGxhaW4SHEluY2x1aXIgbm9tYnJlIGRlIGxhIHJldmlzdGEqPgoFQXV0b3IaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMOgHOOgHckAKBUF1dG9yGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACIAQGaAQYIABAAGACqAR4SHEluY2x1aXIgbm9tYnJlIGRlIGxhIHJldmlzdGGwAQC4AQEY6Acg6AcwAEIIa2l4LmNtdDEiqQIKC0FBQUJ0d1ljOHVFEocCCgtBQUFCdHdZYzh1RRILQUFBQnR3WWM4dUUaHAoJdGV4dC9odG1sEg9BZ3JlZ2FyIGVubGFjZS4iHQoKdGV4dC9wbGFpbhIPQWdyZWdhciBlbmxhY2UuKj4KBUF1dG9yGjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZzDoBzjoB3JACgVBdXRvcho3CjUvL3NzbC5nc3RhdGljLmNvbS9kb2NzL2NvbW1vbi9ibHVlX3NpbGhvdWV0dGU5Ni0wLnBuZ3gAiAEBmgEGCAAQABgAqgEREg9BZ3JlZ2FyIGVubGFjZS6wAQC4AQEY6Acg6AcwAEIIa2l4LmNtdDIi0AIKC0FBQUJ0d1ljOHVBEq4CCgtBQUFCdHdZYzh1QRILQUFBQnR3WWM4dUEaKQoJdGV4dC9odG1sEhxJbmNsdWlyIG5vbWJyZSBkZSBsYSByZXZpc3RhIioKCnRleHQvcGxhaW4SHEluY2x1aXIgbm9tYnJlIGRlIGxhIHJldmlzdGEqPgoFQXV0b3IaNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5nMOgHOOgHckAKBUF1dG9yGjcKNS8vc3NsLmdzdGF0aWMuY29tL2RvY3MvY29tbW9uL2JsdWVfc2lsaG91ZXR0ZTk2LTAucG5neACIAQGaAQYIABAAGACqAR4SHEluY2x1aXIgbm9tYnJlIGRlIGxhIHJldmlzdGGwAQC4AQEY6Acg6AcwAEIIa2l4LmNtdDAyDmgub3V4MHdvaHFpYzhwOAByITF2Q2EwT09YaEptMTluV0dnSWtjbXVvSXFhN2ozUGdncw==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>832</Words>
-  <Characters>4577</Characters>
+  <Characters>4579</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5399</CharactersWithSpaces>
+  <CharactersWithSpaces>5401</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Isabella  Castano Alvarez</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>